--- v0 (2026-06-18)
+++ v1 (2026-07-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="7C4FF9DA" w14:textId="472E5057" w:rsidR="00303043" w:rsidRDefault="00303043">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="213" w:lineRule="auto"/>
         <w:ind w:left="145" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C4FF9DB" w14:textId="77777777" w:rsidR="00303043" w:rsidRPr="00BC21F1" w:rsidRDefault="001D0507">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -122,60 +122,51 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="514" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC21F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor </w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Autor 1</w:t>
       </w:r>
       <w:r w:rsidR="006F1250" w:rsidRPr="00BC21F1">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9DE" w14:textId="562EEDED" w:rsidR="00303043" w:rsidRPr="00BC21F1" w:rsidRDefault="001D0507">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="right"/>
@@ -301,150 +292,99 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A palavra </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMO </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">deve ser escrita em fonte Times New Roman, tamanho 11, em negrito e </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">maiúscula, espaçamento simples, centralizada. O resumo do artigo deve ser escrito em fonte </w:t>
+        <w:t xml:space="preserve">deve ser escrita em fonte Times New Roman, tamanho 11, em negrito e maiúscula, espaçamento simples, centralizada. O resumo do artigo deve ser escrito em fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times </w:t>
+        <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> contendo de </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 11, espaçamento simples, justificado, parágrafo único, sem recuo de parágrafo, contendo de </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">100 a 250 </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">palavras. No </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMO </w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>devem constar de forma sintética e clara o problema</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">outros, que não sejam absolutamente necessários, e, quando seu emprego for imprescindível, </w:t>
+        <w:t xml:space="preserve">devem constar de forma sintética e clara o problema de pesquisa, a abordagem metodológica empreendida, resultados e considerações parciais (em desenvolvimento) ou finais. Convém usar o verbo na terceira pessoa do singular e evitar símbolos, contrações, entre outros, que não sejam de uso corrente, e fórmulas, equações, diagramas, entre outros, que não sejam absolutamente necessários, e, quando seu emprego for imprescindível, </w:t>
       </w:r>
       <w:r w:rsidR="00927A30" w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>defini-los</w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> na primeira vez em que aparecerem. Quando citar o nome de localidades, cidades, </w:t>
       </w:r>
       <w:r w:rsidR="00DC038E" w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>estados etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="000157CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -553,253 +493,181 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A palavra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRACT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">deve ser escrita em fonte Times New Roman, tamanho 11, em negrito e </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">deve ser escrita em fonte Times New Roman, tamanho 11, em negrito e maiúscula, espaçamento simples, centralizada. O resumo do artigo deve ser escrito em fonte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">maiúscula, espaçamento simples, centralizada. O resumo do artigo deve ser escrito em fonte </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Times</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">, tamanho 11, espaçamento simples, justificado, parágrafo único, sem recuo de parágrafo, contendo de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Roman</w:t>
+        <w:t xml:space="preserve">100 a 250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho 11, espaçamento simples, justificado, parágrafo único, sem recuo de parágrafo, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">palavras. No </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">contendo de </w:t>
-      </w:r>
+        <w:t xml:space="preserve">RESUMO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>devem constar de forma sintética e clara o problema de pesquisa, a abordagem metodológica empreendida, resultados e considerações parciais (em desenvolvimento) ou finais. Convém usar o verbo na terceira pessoa do singular e evitar símbolos, contrações, entre outros, que não sejam de uso corrente, e fórmulas, equações, diagramas, entre outros, que não sejam absolutamente necessários, e, quando seu emprego for imprescindível, defini</w:t>
+      </w:r>
+      <w:r w:rsidR="000F09CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los na primeira vez em que aparecerem. Quando citar o nome de localidades, cidades, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F09CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>estados etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mencionar o país ou a área de circunscrição. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4FF9E6" w14:textId="077A214F" w:rsidR="00303043" w:rsidRPr="00A32B83" w:rsidRDefault="001D0507" w:rsidP="00A32B83">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="256" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">100 a 250 </w:t>
-[...139 lines deleted...]
-        </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
@@ -930,210 +798,120 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="255" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="78" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098164C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O título de cada seção deve ser numerado (algarismos arábicos), somente primeira</w:t>
+        <w:t xml:space="preserve">O título de cada seção deve ser numerado (algarismos arábicos), somente primeira letra </w:t>
       </w:r>
       <w:r w:rsidRPr="0098164C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> letra </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>maiúscula, em negrito, alinhado à margem esquerda, separado por um espaço da</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">maiúscula, em negrito, alinhado à margem esquerda, separado por um espaço da </w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>indicação numérica. O indicativo de uma seção secundária é constituído pelo número da</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> objetivo(s) do estudo. Os textos submetidos devem ter no mínimo 12 laudas e máximo 20 laudas (incluindo referências e anexos).  </w:t>
+        <w:t xml:space="preserve">indicação numérica. O indicativo de uma seção secundária é constituído pelo número da seção primária a que pertence, seguido do número que lhe for atribuído na sequência do assunto e separado por ponto. Repete-se o mesmo processo em relação às demais seções. O texto deve iniciar em outra linha. Todo o texto deve ser, justificado, formatado em fonte Times New Roman, tamanho 12 e espaço 1,5 entre linhas. O texto de Introdução tem a função de apresentar o tema da pesquisa, o problema que será discutido, a justificativa e o(s) objetivo(s) do estudo. Os textos submetidos devem ter no mínimo 12 laudas e máximo 20 laudas (incluindo referências e anexos).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9EB" w14:textId="3FE30636" w:rsidR="00303043" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="30" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="78" w:right="2" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos os autores devem possuir o Registro ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, pois este é exigência dos</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> indexadores desta Revista (Link para registro: </w:t>
+        <w:t xml:space="preserve">, pois este é exigência dos indexadores desta Revista (Link para registro: </w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://orcid.org/register</w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); O ORCID (Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1168,385 +946,250 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ID) é uma organização sem fins lucrativos, dedicada a criar e</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">outras bases de dados e indexadores. </w:t>
+        <w:t xml:space="preserve"> ID) é uma organização sem fins lucrativos, dedicada a criar e manter um sistema onde todos que participam de pesquisas, bolsas de estudo e inovações sejam identificados de forma única. Este sistema fornece um número de identificação para cada pesquisador, evitando ambiguidades ou similaridades, e ainda, está integrado com outras bases de dados e indexadores. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9EC" w14:textId="49D63A78" w:rsidR="00303043" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="30" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="77" w:right="4" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os trabalhos devem ter no máximo três autores e cada autor pode constar no máximo </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">recurso </w:t>
+        <w:t xml:space="preserve">Os trabalhos devem ter no máximo três autores e cada autor pode constar no máximo em 4 trabalhos submetidos. Para o destaque de palavras/frases no texto utilizar, apenas, o recurso </w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ou seja, não utilizar negrito e/ou sublinhado ou outro destaque. Um espaço </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de uma linha em branco ao final de cada seção. </w:t>
+        <w:t xml:space="preserve">, ou seja, não utilizar negrito e/ou sublinhado ou outro destaque. Um espaço de uma linha em branco ao final de cada seção. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9ED" w14:textId="68B196F7" w:rsidR="00303043" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="24" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="75" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As notas de rodapé devem ter a seguinte formatação: fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>, tamanho 10, espaçamento simples entre linhas e justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="0094686E" w:rsidRPr="00911E66">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tamanho 10, espaçamento simples entre linhas e justificado</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">possibilidade, devem ser enumeradas por algarismos arábicos. </w:t>
+        <w:t xml:space="preserve">. Sugerimos que as notas de rodapé devem ser evitadas sempre que possível. No entanto, se não houver outra possibilidade, devem ser enumeradas por algarismos arábicos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9EE" w14:textId="4658A9C5" w:rsidR="00303043" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="31" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="77" w:right="8" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nas citações indiretas, no corpo do texto, os nomes dos autores devem ser</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">(Gonçalves, 2020). </w:t>
+        <w:t xml:space="preserve">Nas citações indiretas, no corpo do texto, os nomes dos autores devem ser referendados usando maiúsculas e minúsculas. Por exemplo: Gonçalves (2020) ou (Gonçalves, 2020). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130383B8" w14:textId="77777777" w:rsidR="00911E66" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citações diretas com mais de três linhas devem ser feitas seguindo as normas da </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">justificado, fonte </w:t>
+        <w:t xml:space="preserve">Citações diretas com mais de três linhas devem ser feitas seguindo as normas da ABNT, com recuo de 4 cm a partir da margem esquerda, espaçamento simples, sem aspas, justificado, fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho 10. Seguem alguns exemplos de citações </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">diretas:  </w:t>
+        <w:t xml:space="preserve">, tamanho 10. Seguem alguns exemplos de citações diretas:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9F2" w14:textId="7AB1D349" w:rsidR="00303043" w:rsidRPr="00911E66" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1630,60 +1273,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">autor fala sempre na direção de </w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">leitor, que é constituído (produzido, instaurado, instalado, introduzido) </w:t>
+        <w:t xml:space="preserve"> leitor, que é constituído (produzido, instaurado, instalado, introduzido) </w:t>
       </w:r>
       <w:r w:rsidR="006558A3" w:rsidRPr="00155E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pelo</w:t>
       </w:r>
       <w:r w:rsidR="006558A3" w:rsidRPr="006558A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00155E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1894,180 +1528,135 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="268" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quem produz uma enunciação é o autor. O autor fala sempre na direção de um </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B864F4">
+        <w:t xml:space="preserve">Quem produz uma enunciação é o autor. O autor fala sempre na direção de um leitor, que é constituído (produzido, instaurado, instalado, introduzido) </w:t>
+      </w:r>
+      <w:r w:rsidR="009619A0" w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">leitor, que é constituído (produzido, instaurado, instalado, introduzido) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009619A0" w:rsidRPr="00B864F4">
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pelo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B864F4">
+        <w:t xml:space="preserve"> autor. Quem produz significado para um resíduo de enunciação é o leitor. O </w:t>
+      </w:r>
+      <w:r w:rsidR="009619A0" w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>leitor sempre</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">autor. Quem produz significado para um resíduo de enunciação é o leitor. O </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">instalado, introduzido) </w:t>
+        <w:t xml:space="preserve"> fala na direção de um autor, que é constituído (produzido, instaurado, instalado, introduzido) </w:t>
       </w:r>
       <w:r w:rsidR="00A75162" w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pelo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> leitor [...] (Lins, 2012, p. 14). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9FE" w14:textId="65BEB2D6" w:rsidR="00303043" w:rsidRPr="00B864F4" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="271" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="84" w:right="7" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observem que o número da página da citação deve vir junto com o ano, antes ou após </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">o texto citado.  </w:t>
+        <w:t xml:space="preserve">Observem que o número da página da citação deve vir junto com o ano, antes ou após o texto citado.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FF9FF" w14:textId="69B05589" w:rsidR="00303043" w:rsidRPr="00B864F4" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="29" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="75" w:right="1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2216,128 +1805,101 @@
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (2007, p. 133) “</w:t>
       </w:r>
       <w:r w:rsidR="00A75162" w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na primeira</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dessas facetas, levamos em conta as crenças, e, na segunda, os processos </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">metacognitivos do professor de matemáticas”. </w:t>
+        <w:t xml:space="preserve"> dessas facetas, levamos em conta as crenças, e, na segunda, os processos metacognitivos do professor de matemáticas”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA00" w14:textId="6D61C186" w:rsidR="00303043" w:rsidRPr="00B864F4" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="25" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="84" w:right="4" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sugerimos evitar a citação de citação (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) e utilizar, sempre que possível, a citação</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ao texto e constar nas referências. </w:t>
+        <w:t xml:space="preserve">) e utilizar, sempre que possível, a citação da obra original (ou tradução). Todas as citações diretas ou indiretas devem ser incorporadas ao texto e constar nas referências. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E899FE" w14:textId="77777777" w:rsidR="00234402" w:rsidRDefault="001D0507" w:rsidP="001E361B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="29" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="84" w:right="9" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2586,100 +2148,82 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="438" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23516">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">xemplo 2 </w:t>
+        <w:t xml:space="preserve">Exemplo 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA09" w14:textId="0C9E68C4" w:rsidR="00303043" w:rsidRPr="00D23516" w:rsidRDefault="001D0507" w:rsidP="00D23516">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="135" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="78" w:right="7" w:firstLine="716"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23516">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">O discurso proferido por Jadir dos Santos, em 21 de março de 2019, no auditório da </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ABNT, foram descritos os principais aspectos da cultura organizacional. </w:t>
+        <w:t xml:space="preserve">O discurso proferido por Jadir dos Santos, em 21 de março de 2019, no auditório da ABNT, foram descritos os principais aspectos da cultura organizacional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA0A" w14:textId="2EF65CD8" w:rsidR="00303043" w:rsidRPr="00DA7FD9" w:rsidRDefault="001D0507" w:rsidP="00DA7FD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="438" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="84" w:right="10" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7FD9">
@@ -4015,60 +3559,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6141">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Possíve</w:t>
-[...8 lines deleted...]
-              <w:t>l</w:t>
+              <w:t>Possível</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00303043" w14:paraId="7C4FFA27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C4FFA25" w14:textId="77777777" w:rsidR="00303043" w:rsidRPr="005C6141" w:rsidRDefault="001D0507">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -4282,136 +3817,91 @@
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> central. A identificação das tabelas deverá vir na parte superior, precedida </w:t>
       </w:r>
       <w:r w:rsidR="005C6141" w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>da palavra</w:t>
       </w:r>
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tabela (em negrito), seguida de seu número de ordem de ocorrência no texto, em </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">título e a fonte das tabelas, deve ser escrito em fonte </w:t>
+        <w:t xml:space="preserve"> Tabela (em negrito), seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos (em negrito); em seguida, inserir o respectivo título (sem negrito). O título e a fonte das tabelas, deve ser escrito em fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, tamanho 10, e deve</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">corpo do texto. O conteúdo da tabela deve ser grafado em fonte </w:t>
+        <w:t xml:space="preserve">, tamanho 10, e deve ser separado da respectiva numeração por um “–” (travessão), assim como as fontes e notas.  Sempre mencionar a fonte. Inserir a Tabela o mais próximo possível de sua chamada no corpo do texto. O conteúdo da tabela deve ser grafado em fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="005C6141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">12, espaçamento entre linhas simples. </w:t>
+        <w:t xml:space="preserve">, tamanho 12, espaçamento entre linhas simples. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383647E3" w14:textId="77777777" w:rsidR="00E158BE" w:rsidRDefault="00E158BE" w:rsidP="005C6141">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBF9421" w14:textId="77777777" w:rsidR="00E158BE" w:rsidRDefault="00E158BE" w:rsidP="005C6141">
       <w:pPr>
@@ -6490,60 +5980,51 @@
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salientar as conclusões e/ou posições do autor frente aos frutos do estudo, geralmente </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">confeccionada por meio da exploração dos objetivos alcançados e da discussão do </w:t>
+        <w:t xml:space="preserve">Salientar as conclusões e/ou posições do autor frente aos frutos do estudo, geralmente confeccionada por meio da exploração dos objetivos alcançados e da discussão do </w:t>
       </w:r>
       <w:r w:rsidR="00614EB1" w:rsidRPr="00614EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>problema discutido</w:t>
       </w:r>
       <w:r w:rsidRPr="00614EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA4C" w14:textId="77777777" w:rsidR="00303043" w:rsidRPr="00614EB1" w:rsidRDefault="001D0507" w:rsidP="00614EB1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -6943,99 +6424,81 @@
       <w:r w:rsidRPr="008F0B33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> avaliadores e leitores possam consultar imediatamente após (ou durante) a leitura </w:t>
       </w:r>
       <w:r w:rsidR="00A77CBC" w:rsidRPr="008F0B33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do artigo</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0B33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, principalmente quando se refere à artigo online (em periódicos ou anais de eventos), </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">livro e/ou capítulo de livro em ebook, teses e dissertações. </w:t>
+        <w:t xml:space="preserve">, principalmente quando se refere à artigo online (em periódicos ou anais de eventos), livro e/ou capítulo de livro em ebook, teses e dissertações. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA51" w14:textId="6F7D9FB1" w:rsidR="00303043" w:rsidRDefault="001D0507" w:rsidP="00A77CBC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="30" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="77" w:right="9" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0B33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Para a melhor compreensão e visualização, a seguir são transcritos exemplos de</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> referências de diversos tipos de materiais.</w:t>
+        <w:t>Para a melhor compreensão e visualização, a seguir são transcritos exemplos de referências de diversos tipos de materiais.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA52" w14:textId="77777777" w:rsidR="00303043" w:rsidRDefault="001D0507">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="304" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="81"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7133,71 +6596,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>(destacar com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">negrito), Cidade de publicação, v. seguido do número do volume, n. seguido do número do </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">hífen, mês (abreviado). </w:t>
+        <w:t xml:space="preserve">negrito), Cidade de publicação, v. seguido do número do volume, n. seguido do número do fascículo, p. seguido dos números das páginas (inicial e final do artigo) separados por hífen, mês (abreviado). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ano. Disponível em: link. Acesso em: dia mês abreviado. ano. (se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> estiver disponível na Internet) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4FFA56" w14:textId="77777777" w:rsidR="00303043" w:rsidRDefault="001D0507">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -7239,69 +6682,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="334" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="78" w:right="129" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">VALENTE, Wagner Rodrigues; BERTINI, Luciane de Fatima; MORAIS, Rosilda dos </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">educação matemática. </w:t>
+        <w:t xml:space="preserve">VALENTE, Wagner Rodrigues; BERTINI, Luciane de Fatima; MORAIS, Rosilda dos Santos. Os saberes profissionais do Professor de Matemática: contribuições da história da educação matemática. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de investigação e divulgação em Educação </w:t>
       </w:r>
       <w:r w:rsidR="009B1C92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Matemática</w:t>
       </w:r>
       <w:r w:rsidR="009B1C92">
         <w:rPr>
@@ -7848,91 +7273,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="209" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="78" w:right="148" w:firstLine="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIMA, Eliene Barbosa; DIAS, André </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. Concepções modernas de rigor: </w:t>
+        <w:t xml:space="preserve">LIMA, Eliene Barbosa; DIAS, André Luis Mattedi. Concepções modernas de rigor: </w:t>
       </w:r>
       <w:r w:rsidR="001D0121">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Omar Catunda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, Jacy Monteiro e o Movimento da Matemática Moderna no Brasil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -9463,129 +8848,129 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Caso seja necessário, os anexos devem ser inseridos em uma nova página.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00303043" w:rsidRPr="003C468E" w:rsidSect="00F9087E">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24267677" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="00A3714B">
+    <w:p w14:paraId="34D6933E" w14:textId="77777777" w:rsidR="00C85864" w:rsidRDefault="00C85864" w:rsidP="00A3714B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51831F9C" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="00A3714B">
+    <w:p w14:paraId="4E6A4CDF" w14:textId="77777777" w:rsidR="00C85864" w:rsidRDefault="00C85864" w:rsidP="00A3714B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{7FAB2687-E0FA-4C20-BDC5-3690B9F462C5}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{324F4F12-0CE2-4C39-9E2F-E0DF0CAAE054}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{4B41C265-974D-4055-A346-F09486ED65B4}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{6F631D9C-3C4F-406C-B52C-83FF241B5399}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{566FF8C2-F518-40D8-8D56-5BDF6550A065}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{AE6458E0-05EC-46FF-88D6-DE85DBE596D1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="248F21E2" w14:textId="77777777" w:rsidR="005834A8" w:rsidRDefault="005834A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
       </w:rPr>
       <w:id w:val="1292789326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="598D2F76" w14:textId="32FFB49F" w:rsidR="003857C1" w:rsidRDefault="003857C1">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9612,308 +8997,305 @@
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5472430" cy="1404620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="2B45ED16" w14:textId="77777777" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1">
+                            <w:p w14:paraId="2B45ED16" w14:textId="2727BCDB" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:pBdr>
                                   <w:top w:val="nil"/>
                                   <w:left w:val="nil"/>
                                   <w:bottom w:val="nil"/>
                                   <w:right w:val="nil"/>
                                   <w:between w:val="nil"/>
                                 </w:pBdr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="79"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Revista História, Matemática e Educação Matemática (online)/UEFS | </w:t>
+                                <w:t>Revista História, Matemática e Educação Mate</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003D7220">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="C45911"/>
+                                  <w:sz w:val="19"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:highlight w:val="white"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">mática (online)/UEFS | </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:r>
+                              <w:r w:rsidR="003D7220">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
                                 <w:t>v.x</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidR="003D7220">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="C45911"/>
+                                  <w:sz w:val="19"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:highlight w:val="white"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> XXXX.</w:t>
+                              </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">, </w:t>
-[...25 lines deleted...]
-                                <w:t xml:space="preserve">. </w:t>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="34A51F83" w14:textId="77777777" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>20000</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="5971E901" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.45pt;margin-top:-3.85pt;width:430.9pt;height:110.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrfd4l+gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ZSZy9WnNV2t6kq&#10;bS/Sth8wwThGBYYCib39+g44m43at6p+QOBhzsw5c1jdjEazg/RBoW34fFZyJq3AVtldw79/27y5&#10;4ixEsC1otLLhTzLwm/XrV6vB1XKBPepWekYgNtSDa3gfo6uLIoheGggzdNJSsENvINLR74rWw0Do&#10;RheLsrwoBvSt8yhkCPT3fgrydcbvOinil64LMjLdcOot5tXndZvWYr2CeufB9Uoc24B/6MKAslT0&#10;BHUPEdjeq7+gjBIeA3ZxJtAU2HVKyMyB2MzLP9g89uBk5kLiBHeSKfw/WPH58Oi+ehbHdzjSADOJ&#10;4B5Q/AjM4l0Pdidvvcehl9BS4XmSrBhcqI+pSepQhwSyHT5hS0OGfcQMNHbeJFWIJyN0GsDTSXQ5&#10;Ribo57K6XFRvKSQoNq/K6mKRx1JA/ZzufIgfJBqWNg33NNUMD4eHEFM7UD9fSdUsbpTWebLasqHh&#10;18vFMiecRYyKZDytTMOvyvRNVkgs39s2J0dQetpTAW2PtBPTiXMctyNdTPS32D6RAB4ng9GDoE2P&#10;/hdnA5mr4eHnHrzkTH+0JOL1vKqSG/OhWl4SY+bPI9vzCFhBUA2PnE3bu5gdnLgGd0tib1SW4aWT&#10;Y69kmqzO0eDJlefnfOvlGa5/AwAA//8DAFBLAwQUAAYACAAAACEAvjxlaN8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fon4ZEQ4lQVassSaKOu3dgkEfHYst00/D3DCnbz&#10;OLpzplrNZmST9mGwKCBdJsA0tlYN2AloDttFASxEiUqOFrWAbx1gVV9fVbJU9oIfetrHjlEIhlIK&#10;6GN0Jeeh7bWRYWmdRtp9Wm9kpNZ3XHl5oXAz8ixJHrmRA9KFXjr90uv2a382Alx0u/zVv72vN9sp&#10;aY67Jhu6jRC3N/P6GVjUc/yD4Vef1KEmp5M9owpsFLBIsydCqchzYAQU9wUNTgKy9O4BeF3x/y/U&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrfd4l+gEAAM4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+PGVo3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.45pt;margin-top:-3.85pt;width:430.9pt;height:110.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8nbWfFwIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAUfK/Uf0C8N3Yc57JWnNU221SV&#10;thdptx9AMI5RgUOBjZ1+fQ84m43at6p+QODDGWaGYX07aEWOwnkJpqbTSU6JMBwaaQ41/f60e7ei&#10;xAdmGqbAiJqehKe3m7dv1r2tRAEdqEY4giDGV72taReCrbLM805o5idghcFiC06zgEt3yBrHekTX&#10;KivyfJH14BrrgAvv8e/9WKSbhN+2goevbetFIKqmyC2k0aVxH8dss2bVwTHbSX6mwf6BhWbS4KEX&#10;qHsWGHl28i8oLbkDD22YcNAZtK3kImlANdP8DzWPHbMiaUFzvL3Y5P8fLP9y/OaIbGq6XM2KWbnI&#10;0SXDNF7VlsmBkUaQJzEEIEX0qre+wpZHi01heA8D3nnS7e0D8B+eGNh2zBzEnXPQd4I1yHUaO7Or&#10;1hHHR5B9/xkaPIw9B0hAQ+t0NBKtIYiObE6Xe0IehOPPebksyhmWONamZV4uinSTGate2q3z4aMA&#10;TeKkpg6DkODZ8cGHSIdVL1viaQZ2UqkUBmVIX9ObeTFPDVcVLQNmVUld01UevzE9UeUH06TmwKQa&#10;53iAMmfZUemoOQz7ATdGL/bQnNAAB2Mm8Q3hpAP3i5Ie81hT//OZOUGJ+mTQxJtpWcYAp0U5X6Ji&#10;4q4r++sKMxyhahooGafbkEIftXp7h2bvZLLhlcmZK+YsuXN+EzHI1+u06/Xlbn4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+PGVo3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;WifhkRDiVBVqyxJoo67d2CQR8diy3TT8PcMKdvM4unOmWs1mZJP2YbAoIF0mwDS2Vg3YCWgO20UB&#10;LESJSo4WtYBvHWBVX19VslT2gh962seOUQiGUgroY3Ql56HttZFhaZ1G2n1ab2Sk1ndceXmhcDPy&#10;LEkeuZED0oVeOv3S6/ZrfzYCXHS7/NW/va832ylpjrsmG7qNELc38/oZWNRz/IPhV5/UoSankz2j&#10;CmwUsEizJ0KpyHNgBBT3BQ1OArL07gF4XfH/L9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPydtZ8XAgAAAQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL48ZWjfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t">
                     <w:txbxContent>
-                      <w:p w14:paraId="2B45ED16" w14:textId="77777777" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1">
+                      <w:p w14:paraId="2B45ED16" w14:textId="2727BCDB" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1">
                         <w:pPr>
                           <w:widowControl w:val="0"/>
                           <w:pBdr>
                             <w:top w:val="nil"/>
                             <w:left w:val="nil"/>
                             <w:bottom w:val="nil"/>
                             <w:right w:val="nil"/>
                             <w:between w:val="nil"/>
                           </w:pBdr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="79"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Revista História, Matemática e Educação Matemática (online)/UEFS | </w:t>
+                          <w:t>Revista História, Matemática e Educação Mate</w:t>
+                        </w:r>
+                        <w:r w:rsidR="003D7220">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="C45911"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                            <w:highlight w:val="white"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">mática (online)/UEFS | </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:r>
+                        <w:r w:rsidR="003D7220">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                           <w:t>v.x</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="003D7220">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="C45911"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                            <w:highlight w:val="white"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> XXXX.</w:t>
+                        </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">, </w:t>
-[...25 lines deleted...]
-                          <w:t xml:space="preserve">. </w:t>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="34A51F83" w14:textId="77777777" w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003857C1"/>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="003D64E8">
+        <w:r w:rsidR="003D7220">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57CA4FF2" w14:textId="3DBDBCC5" w:rsidR="00F9087E" w:rsidRDefault="00F9087E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="417369655"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="529F269F" w14:textId="4AED21F6" w:rsidR="004A74CB" w:rsidRPr="004A74CB" w:rsidRDefault="004A74CB">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9940,320 +9322,293 @@
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5472430" cy="1404620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0B57E446" w14:textId="3958C486" w:rsidR="004A74CB" w:rsidRDefault="004A74CB" w:rsidP="004A74CB">
+                            <w:p w14:paraId="0B57E446" w14:textId="4EB26E0B" w:rsidR="004A74CB" w:rsidRDefault="004A74CB" w:rsidP="004A74CB">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:pBdr>
                                   <w:top w:val="nil"/>
                                   <w:left w:val="nil"/>
                                   <w:bottom w:val="nil"/>
                                   <w:right w:val="nil"/>
                                   <w:between w:val="nil"/>
                                 </w:pBdr>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="79"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Revista História, Matemática e Educação Matemática (online)/UEFS | </w:t>
+                                <w:t>Revista História, Matemática e Educação Matem</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003D7220">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="C45911"/>
+                                  <w:sz w:val="19"/>
+                                  <w:szCs w:val="19"/>
+                                  <w:highlight w:val="white"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">ática (online)/UEFS | </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:r>
+                              <w:r w:rsidR="003D7220">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
                                 <w:t>v.x</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:r>
+                              <w:r w:rsidR="003D7220">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="C45911"/>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                   <w:highlight w:val="white"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">, </w:t>
-[...25 lines deleted...]
-                                <w:t xml:space="preserve">. </w:t>
+                                <w:t xml:space="preserve"> XXXX</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="5F10DCB5" w14:textId="337562B7" w:rsidR="004A74CB" w:rsidRDefault="004A74CB"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>20000</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="6DB03B2E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-15.1pt;margin-top:-4.95pt;width:430.9pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1pCON/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ZcZy9WnNV2t6kq&#10;bS/Sbj8AYxyjAkOBxE6/vgP2ZqP2bVU/oIExZ+acOaxvRq3IQTgvwdR0ucgpEYZDK82upj+etu+u&#10;KPGBmZYpMKKmR+Hpzebtm/VgK1FAD6oVjiCI8dVga9qHYKss87wXmvkFWGEw2YHTLODW7bLWsQHR&#10;tcqKPL/IBnCtdcCF93h6PyXpJuF3neDhW9d5EYiqKfYW0urS2sQ126xZtXPM9pLPbbBXdKGZNFj0&#10;BHXPAiN7J/+B0pI78NCFBQedQddJLhIHZLPM/2Lz2DMrEhcUx9uTTP7/wfKvh0f73ZEwfoARB5hI&#10;ePsA/KcnBu56Znbi1jkYesFaLLyMkmWD9dV8NUrtKx9BmuELtDhktg+QgMbO6agK8iSIjgM4nkQX&#10;YyAcD1flZVG+xxTH3LLMy4sijSVj1fN163z4JECTGNTU4VQTPDs8+BDbYdXzL7Gaga1UKk1WGTLU&#10;9HpVrNKFs4yWAY2npK7pVR6/yQqR5UfTpsuBSTXFWECZmXZkOnEOYzMS2c6aRBUaaI+og4PJZ/gu&#10;MOjB/aZkQI/V1P/aMycoUZ8Nanm9LMtoyrQpV5dInLjzTHOeYYYjVE0DJVN4F5KRI2Vvb1HzrUxq&#10;vHQyt4zeSSLNPo/mPN+nv15e4+YPAAAA//8DAFBLAwQUAAYACAAAACEAHMixBN8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvSVhpbaTpNaBtHYFScsya0FY0TJVlX3h5z&#10;gpstf/r9/dV2tiObTIiDQwnZUgAz2Do9YCeheT8s1sBiUqjV6NBI+DYRtvXtTaVK7a74ZqZT6hiF&#10;YCyVhD4lX3Ie295YFZfOG6TbpwtWJVpDx3VQVwq3I8+FWHGrBqQPvfLmqTft1+liJfjkjw/P4eV1&#10;tz9Movk4NvnQ7aW8v5t3j8CSmdMfDL/6pA41OZ3dBXVko4RFIXJCadhsgBGwLrIVsLOEPMsK4HXF&#10;/1eofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1pCON/QEAANUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAcyLEE3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-15.1pt;margin-top:-4.95pt;width:430.9pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy7waTFQIAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813pUjhPBcpA6dVEg&#10;fQBJP4CmKIsoyWVJ2pL79VlSjmO0t6I6EKSWO7szO1zejlqRg3BegmloMcspEYZDK82uoT+eNu+u&#10;KfGBmZYpMKKhR+Hp7ertm+Vga1FCD6oVjiCI8fVgG9qHYOss87wXmvkZWGEw2IHTLODR7bLWsQHR&#10;tcrKPL/KBnCtdcCF9/j3fgrSVcLvOsHDt67zIhDVUOwtpNWldRvXbLVk9c4x20t+aoP9QxeaSYNF&#10;z1D3LDCyd/IvKC25Aw9dmHHQGXSd5CJxQDZF/gebx55ZkbigON6eZfL/D5Z/PXx3RLYNLYsFJYZp&#10;HNKayZGRVpAnMQYgZVRpsL7Gy48Wr4fxA4w47cTY2wfgPz0xsO6Z2Yk752DoBWuxyyJmZhepE46P&#10;INvhC7RYjO0DJKCxczpKiKIQRMdpHc8Twj4Ix5/zalFW7zHEMVZUeXVVphlmrH5Jt86HTwI0iZuG&#10;OrRAgmeHBx9iO6x+uRKrGdhIpZINlCFDQ2/m5TwlXES0DOhSJXVDr/P4Tb6JLD+aNiUHJtW0xwLK&#10;nGhHphPnMG7HpHPSJEqyhfaIOjiYTImPCDc9uN+UDGjIhvpfe+YEJeqzQS1viqqKDk6Har5A4sRd&#10;RraXEWY4QjU0UDJt1yG5PlL29g4138ikxmsnp5bRaEmk06OITr48p1uvT3f1DAAA//8DAFBLAwQU&#10;AAYACAAAACEAHMixBN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvS&#10;VhpbaTpNaBtHYFScsya0FY0TJVlX3h5zgpstf/r9/dV2tiObTIiDQwnZUgAz2Do9YCeheT8s1sBi&#10;UqjV6NBI+DYRtvXtTaVK7a74ZqZT6hiFYCyVhD4lX3Ie295YFZfOG6TbpwtWJVpDx3VQVwq3I8+F&#10;WHGrBqQPvfLmqTft1+liJfjkjw/P4eV1tz9Movk4NvnQ7aW8v5t3j8CSmdMfDL/6pA41OZ3dBXVk&#10;o4RFIXJCadhsgBGwLrIVsLOEPMsK4HXF/1eofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAy7waTFQIAAAIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcyLEE3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t">
                     <w:txbxContent>
-                      <w:p w14:paraId="0B57E446" w14:textId="3958C486" w:rsidR="004A74CB" w:rsidRDefault="004A74CB" w:rsidP="004A74CB">
+                      <w:p w14:paraId="0B57E446" w14:textId="4EB26E0B" w:rsidR="004A74CB" w:rsidRDefault="004A74CB" w:rsidP="004A74CB">
                         <w:pPr>
                           <w:widowControl w:val="0"/>
                           <w:pBdr>
                             <w:top w:val="nil"/>
                             <w:left w:val="nil"/>
                             <w:bottom w:val="nil"/>
                             <w:right w:val="nil"/>
                             <w:between w:val="nil"/>
                           </w:pBdr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="79"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Revista História, Matemática e Educação Matemática (online)/UEFS | </w:t>
+                          <w:t>Revista História, Matemática e Educação Matem</w:t>
+                        </w:r>
+                        <w:r w:rsidR="003D7220">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="C45911"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                            <w:highlight w:val="white"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">ática (online)/UEFS | </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:r>
+                        <w:r w:rsidR="003D7220">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                           <w:t>v.x</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:r>
+                        <w:r w:rsidR="003D7220">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="C45911"/>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">, </w:t>
-[...25 lines deleted...]
-                          <w:t xml:space="preserve">. </w:t>
+                          <w:t xml:space="preserve"> XXXX</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="5F10DCB5" w14:textId="337562B7" w:rsidR="004A74CB" w:rsidRDefault="004A74CB"/>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="003D64E8">
+        <w:r w:rsidR="003D7220">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="003D64E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0493AA18" w14:textId="4F3F5001" w:rsidR="00F9087E" w:rsidRDefault="00F9087E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20719A2C" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="00A3714B">
+    <w:p w14:paraId="35ED2D38" w14:textId="77777777" w:rsidR="00C85864" w:rsidRDefault="00C85864" w:rsidP="00A3714B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F3A461B" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="00A3714B">
+    <w:p w14:paraId="1C5144AE" w14:textId="77777777" w:rsidR="00C85864" w:rsidRDefault="00C85864" w:rsidP="00A3714B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3973AD4B" w14:textId="037215CB" w:rsidR="006F1250" w:rsidRDefault="006F1250">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10659,71 +10014,73 @@
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B479F1" w:rsidRPr="00B864F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nota de rodapé devem ser numeradas a partir da segunda página. Nas notas da primeira página constam apenas as credenciais dos autores.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="607FB9E8" w14:textId="77777777" w:rsidR="005834A8" w:rsidRDefault="005834A8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="280A6BC2" w14:textId="77777777" w:rsidR="005834A8" w:rsidRDefault="005834A8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="026B27E4" w14:textId="41AF0288" w:rsidR="00A3714B" w:rsidRDefault="00A3714B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7200E056" wp14:editId="5E64B692">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>249555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>125730</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5267325" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1212402771" name="image3.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10750,224 +10107,225 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5267325" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00303043"/>
     <w:rsid w:val="00010027"/>
     <w:rsid w:val="000157CF"/>
     <w:rsid w:val="000C79AC"/>
     <w:rsid w:val="000F09CD"/>
     <w:rsid w:val="00103870"/>
     <w:rsid w:val="00120C35"/>
     <w:rsid w:val="00142313"/>
     <w:rsid w:val="00150424"/>
     <w:rsid w:val="00155E1C"/>
     <w:rsid w:val="00162B36"/>
     <w:rsid w:val="00191BAA"/>
     <w:rsid w:val="001D0121"/>
     <w:rsid w:val="001D0507"/>
     <w:rsid w:val="001E361B"/>
     <w:rsid w:val="00205049"/>
     <w:rsid w:val="0021026C"/>
     <w:rsid w:val="00234402"/>
     <w:rsid w:val="0028598C"/>
     <w:rsid w:val="0029249B"/>
     <w:rsid w:val="002965AA"/>
     <w:rsid w:val="002B3535"/>
     <w:rsid w:val="002D72B5"/>
     <w:rsid w:val="002E449F"/>
     <w:rsid w:val="00303043"/>
     <w:rsid w:val="00303B4B"/>
     <w:rsid w:val="00332955"/>
     <w:rsid w:val="003403B5"/>
     <w:rsid w:val="00350753"/>
     <w:rsid w:val="003647DF"/>
     <w:rsid w:val="003857C1"/>
     <w:rsid w:val="003C468E"/>
     <w:rsid w:val="003D64E8"/>
+    <w:rsid w:val="003D7220"/>
     <w:rsid w:val="003F58FA"/>
     <w:rsid w:val="003F6C9D"/>
     <w:rsid w:val="00413EBF"/>
     <w:rsid w:val="0041514C"/>
     <w:rsid w:val="00474129"/>
     <w:rsid w:val="004A74CB"/>
     <w:rsid w:val="005449B6"/>
     <w:rsid w:val="00557FB8"/>
     <w:rsid w:val="00561988"/>
     <w:rsid w:val="005834A8"/>
     <w:rsid w:val="005C6141"/>
     <w:rsid w:val="005F6FEE"/>
     <w:rsid w:val="00614EB1"/>
     <w:rsid w:val="006558A3"/>
     <w:rsid w:val="006B6CF0"/>
     <w:rsid w:val="006C236C"/>
     <w:rsid w:val="006F1250"/>
     <w:rsid w:val="007277BF"/>
     <w:rsid w:val="00745636"/>
     <w:rsid w:val="008F0B33"/>
     <w:rsid w:val="00911E66"/>
     <w:rsid w:val="00927A30"/>
     <w:rsid w:val="00935623"/>
     <w:rsid w:val="0094686E"/>
     <w:rsid w:val="009619A0"/>
     <w:rsid w:val="0098164C"/>
     <w:rsid w:val="009B14BA"/>
     <w:rsid w:val="009B1C92"/>
     <w:rsid w:val="00A05171"/>
     <w:rsid w:val="00A05860"/>
     <w:rsid w:val="00A32B83"/>
     <w:rsid w:val="00A3714B"/>
     <w:rsid w:val="00A55511"/>
     <w:rsid w:val="00A66307"/>
     <w:rsid w:val="00A72924"/>
     <w:rsid w:val="00A733A5"/>
     <w:rsid w:val="00A75162"/>
     <w:rsid w:val="00A77CBC"/>
     <w:rsid w:val="00AC240E"/>
     <w:rsid w:val="00AC346F"/>
     <w:rsid w:val="00B40C35"/>
     <w:rsid w:val="00B4258C"/>
     <w:rsid w:val="00B479F1"/>
     <w:rsid w:val="00B7475B"/>
     <w:rsid w:val="00B864F4"/>
     <w:rsid w:val="00B935AD"/>
     <w:rsid w:val="00BC21F1"/>
     <w:rsid w:val="00C038C6"/>
+    <w:rsid w:val="00C85864"/>
     <w:rsid w:val="00CF4901"/>
     <w:rsid w:val="00D04226"/>
     <w:rsid w:val="00D23516"/>
     <w:rsid w:val="00D60D8A"/>
     <w:rsid w:val="00DA7FD9"/>
     <w:rsid w:val="00DB5349"/>
     <w:rsid w:val="00DC038E"/>
     <w:rsid w:val="00DF7592"/>
     <w:rsid w:val="00E11AD5"/>
     <w:rsid w:val="00E158BE"/>
     <w:rsid w:val="00E35114"/>
     <w:rsid w:val="00E6229F"/>
     <w:rsid w:val="00EA32B9"/>
     <w:rsid w:val="00ED70EB"/>
     <w:rsid w:val="00F350CA"/>
     <w:rsid w:val="00F9087E"/>
     <w:rsid w:val="00FB0C86"/>
     <w:rsid w:val="00FB105C"/>
     <w:rsid w:val="00FB1C7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C4FF9DA"/>
   <w15:docId w15:val="{1A9E5C04-BC9A-4DC7-BD7E-333B6B013A86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11295,55 +10653,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
@@ -11508,50 +10861,56 @@
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3714B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3714B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
@@ -11602,65 +10961,72 @@
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F1250"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006C236C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -11964,61 +11330,61 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F4F550-E65F-48F1-B74D-1CCDF76B3D25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DE04455-18FB-4961-88D9-D8F0EEC66988}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2701</Words>
-  <Characters>15019</Characters>
+  <Words>2768</Words>
+  <Characters>14952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>152</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17568</CharactersWithSpaces>
+  <CharactersWithSpaces>17685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>